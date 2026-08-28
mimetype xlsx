--- v0 (2026-06-17)
+++ v1 (2026-08-28)
@@ -253,57 +253,59 @@
     <t>RENAULT GRAND SCÉNIC IV  (RFA)  115CV 85KW</t>
   </si>
   <si>
     <t>827201983R</t>
   </si>
   <si>
     <t>827213658R</t>
   </si>
   <si>
     <t>807200294R, 808200294R</t>
   </si>
   <si>
     <t>807214665R</t>
   </si>
   <si>
     <t>VOLKSWAGEN BEETLE II  (5C1, 5C2)  177CV 130KW,
 VOLKSWAGEN BEETLE II Cabriolet (5C7, 5C8)  105CV 77KW</t>
   </si>
   <si>
     <t>5C5838462C, 5C5838462E, 5C5838462G</t>
   </si>
   <si>
     <t>5C5837461C, 5C5837461E, 5C5837461G</t>
   </si>
   <si>
-    <t>HYUNDAI i30 II  (GD)  101CV 74KW</t>
+    <t>HYUNDAI i30 II Break Société (GD)  101CV 74KW,
+HYUNDAI i30 II Break (GD)  101CV 74KW,
+HYUNDAI i30 II  (GD)  101CV 74KW</t>
   </si>
   <si>
-    <t>82481-A5000, 82481-A5010</t>
+    <t>82481-A5000, 82481-A5010, 82481A6000, 82481-A6000</t>
   </si>
   <si>
-    <t>82471-A5000, 82471-A5010</t>
+    <t>82471-A5000, 82471-A5010, 82471A6000, 82471-A6000</t>
   </si>
   <si>
     <t>CITROËN C3 III Société (B618)  102CV 75KW,
 CITROËN C3 III  (B618)  110CV 81KW</t>
   </si>
   <si>
     <t>BMW Série 5 VI Gran Turismo (F07)  245CV 180KW</t>
   </si>
   <si>
     <t>AUDI A3 II Cabriolet (8P7)  105CV 77KW</t>
   </si>
   <si>
     <t>8P7837462F, 8P7837462E, 8P7837462D</t>
   </si>
   <si>
     <t>8P7837461F, 8P7837461E, 8P7837461D</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>RENAULT AUSTRAL    131CV 96KW</t>
   </si>
   <si>
     <t>827209573R</t>
@@ -328,53 +330,53 @@
     <t>807212109R</t>
   </si>
   <si>
     <t>807201389R, 827201646R</t>
   </si>
   <si>
     <t>807219105R</t>
   </si>
   <si>
     <t>DACIA JOGGER  (RK_)  101CV 74KW</t>
   </si>
   <si>
     <t>827204972R, 827201134R</t>
   </si>
   <si>
     <t>827219366R, 807218548R, 827210808R, 807212733R</t>
   </si>
   <si>
     <t>DACIA LOGAN III  (3K_)  101CV 74KW,
 DACIA SANDERO III    91CV 67KW</t>
   </si>
   <si>
     <t>827218730R</t>
   </si>
   <si>
-    <t>DACIA JOGGER  (RK_)  101CV 74KW,
-[...1 lines deleted...]
-DACIA SANDERO III    91CV 67KW</t>
+    <t>DACIA LOGAN III  (3K_)  101CV 74KW,
+DACIA SANDERO III    91CV 67KW,
+DACIA JOGGER  (RK_)  101CV 74KW</t>
   </si>
   <si>
     <t>807209782R, 827203180R, 807206015R</t>
   </si>
   <si>
     <t>807214480R, 807212698R</t>
   </si>
   <si>
     <t>RENAULT MEGANE E-TECH  (BCB)  131CV 96KW,
 RENAULT MEGANE E-TECH    131CV 96KW</t>
   </si>
   <si>
     <t>807214824R</t>
   </si>
   <si>
     <t>807203574R</t>
   </si>
   <si>
     <t>827213594R</t>
   </si>
   <si>
     <t>827201967R</t>
   </si>
   <si>
     <t>06/2025</t>
@@ -426,53 +428,53 @@
     <t>A0007250002, A0007200079</t>
   </si>
   <si>
     <t>LAND ROVER RANGE ROVER EVOQUE Cabriolet (L538)  241CV 177KW,
 LAND ROVER RANGE ROVER EVOQUE Van/Société (L538)  190CV 140KW,
 LAND ROVER RANGE ROVER EVOQUE  (L538)  241CV 177KW</t>
   </si>
   <si>
     <t>LR026717</t>
   </si>
   <si>
     <t>LR026718</t>
   </si>
   <si>
     <t>LR067998</t>
   </si>
   <si>
     <t>LR067999</t>
   </si>
   <si>
     <t>BMW Série 5 VI  (F10)  306CV 225KW</t>
   </si>
   <si>
     <t>VOLKSWAGEN TRANSPORTER IV Plate-forme/Châssis (70E, 70L, 70M, 7D)  67CV 49KW,
 VOLKSWAGEN TRANSPORTER IV Fourgon (70A, 70H, 7DA, 7DH)  84CV 62KW,
-VOLKSWAGEN TRANSPORTER IV  (70A, 70H, 7DA, 7DH)  67CV 49KW,
 VOLKSWAGEN TRANSPORTER IV/ CARAVELLE IV Combi (70B, 70C, 7DB, 7DK, 70J, 70K  67CV 49KW,
-VOLKSWAGEN TRANSPORTER IV/ CARAVELLE IV Combi (70XB, 70XC, 7DB, 7DW, 7DK)  61CV 45KW</t>
+VOLKSWAGEN TRANSPORTER IV/ CARAVELLE IV Combi (70XB, 70XC, 7DB, 7DW, 7DK)  61CV 45KW,
+VOLKSWAGEN TRANSPORTER IV  (70A, 70H, 7DA, 7DH)  67CV 49KW</t>
   </si>
   <si>
     <t>701837502F</t>
   </si>
   <si>
     <t>701837501F</t>
   </si>
   <si>
     <t>NISSAN QASHQAI / QASHQAI +2 I Van/Société (J10, JJ10E)  110CV 81KW,
 NISSAN QASHQAI / QASHQAI +2 I  (J10, NJ10, JJ10E)  114CV 84KW</t>
   </si>
   <si>
     <t>82700EY11A</t>
   </si>
   <si>
     <t>82701EY11A</t>
   </si>
   <si>
     <t>MITSUBISHI OUTLANDER I  (CU_W)  136CV 100KW</t>
   </si>
   <si>
     <t>MR573878</t>
   </si>
   <si>
     <t>MR573877</t>
@@ -576,52 +578,52 @@
   <si>
     <t>9222FH</t>
   </si>
   <si>
     <t>9221AP</t>
   </si>
   <si>
     <t>BMW Série 3 IV Cabriolet (E46)  136CV 100KW,
 BMW Série 3 IV Coupé (E46)  115CV 85KW</t>
   </si>
   <si>
     <t>Commande de boîte à vitesses</t>
   </si>
   <si>
     <t>Commandes de boîte à vitesse manuelle</t>
   </si>
   <si>
     <t>OPEL CORSA E Société (X15)  69CV 51KW,
 OPEL CORSA E  (X15)  115CV 85KW,
 VAUXHALL CORSA E  (X15)  90CV 66KW</t>
   </si>
   <si>
     <t>55504503, 55489646, 758153, 55599335</t>
   </si>
   <si>
-    <t>FIAT 500 II  (312_)  95CV 70KW,
-FIAT 500 C  (312_)  95CV 70KW</t>
+    <t>FIAT 500 C  (312_)  95CV 70KW,
+FIAT 500 II  (312_)  95CV 70KW</t>
   </si>
   <si>
     <t>46341127, 50295737, 50294209, 50294211</t>
   </si>
   <si>
     <t>01/2025</t>
   </si>
   <si>
     <t>CITROËN C3 AIRCROSS Société (A88)  99CV 73KW,
 CITROËN C3 AIRCROSS  (A88)  110CV 81KW</t>
   </si>
   <si>
     <t>YQ00469880, YQ00048480</t>
   </si>
   <si>
     <t>YQ00469780, YQ00048380</t>
   </si>
   <si>
     <t>VOLKSWAGEN PASSAT VII  (3G2, CB2)  200CV 147KW,
 VOLKSWAGEN PASSAT VII Variant (3G5, CB5)  218CV 160KW,
 VOLKSWAGEN PASSAT VII ALLTRACK Variant (3G5)  150CV 110KW,
 VOLKSWAGEN PASSAT VII ALLTRACK Variant (3G5, CB5)  272CV 200KW</t>
   </si>
   <si>
     <t>3G5839462B, 3G5839462A, 3G5839462</t>