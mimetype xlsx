--- v0 (2026-06-25)
+++ v1 (2026-09-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="215">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
   <si>
     <t>References</t>
   </si>
   <si>
     <t>Année</t>
   </si>
   <si>
     <t>Famille</t>
   </si>
   <si>
     <t>Sous famille</t>
   </si>
   <si>
     <t>Références</t>
   </si>
   <si>
     <t>Véhicule</t>
   </si>
   <si>
     <t>OE</t>
   </si>
   <si>
     <t>Nouveauté</t>
   </si>
   <si>
@@ -253,57 +253,64 @@
     <t>RENAULT GRAND SCÉNIC IV  (RFA)  115CV 85KW</t>
   </si>
   <si>
     <t>827201983R</t>
   </si>
   <si>
     <t>827213658R</t>
   </si>
   <si>
     <t>807200294R, 808200294R</t>
   </si>
   <si>
     <t>807214665R</t>
   </si>
   <si>
     <t>VOLKSWAGEN BEETLE II  (5C1, 5C2)  177CV 130KW,
 VOLKSWAGEN BEETLE II Cabriolet (5C7, 5C8)  105CV 77KW</t>
   </si>
   <si>
     <t>5C5838462C, 5C5838462E, 5C5838462G</t>
   </si>
   <si>
     <t>5C5837461C, 5C5837461E, 5C5837461G</t>
   </si>
   <si>
-    <t>HYUNDAI i30 II  (GD)  101CV 74KW</t>
+    <t>HYUNDAI i30 II  (GD)  101CV 74KW,
+HYUNDAI i30 II Break Société (GD)  101CV 74KW,
+HYUNDAI i30 II Break (GD)  101CV 74KW</t>
   </si>
   <si>
-    <t>82481-A5000, 82481-A5010</t>
+    <t>82481-A5000, 82481-A5010, 82481A6000, 82481-A6000</t>
   </si>
   <si>
-    <t>82471-A5000, 82471-A5010</t>
+    <t>HYUNDAI i30 II  (GD)  101CV 74KW,
+HYUNDAI i30 II Break (GD)  101CV 74KW,
+HYUNDAI i30 II Break Société (GD)  101CV 74KW</t>
+  </si>
+  <si>
+    <t>82471-A5000, 82471-A5010, 82471A6000, 82471-A6000</t>
   </si>
   <si>
     <t>CITROËN C3 III Société (B618)  102CV 75KW,
 CITROËN C3 III  (B618)  110CV 81KW</t>
   </si>
   <si>
     <t>BMW Série 5 VI Gran Turismo (F07)  245CV 180KW</t>
   </si>
   <si>
     <t>AUDI A3 II Cabriolet (8P7)  105CV 77KW</t>
   </si>
   <si>
     <t>8P7837462F, 8P7837462E, 8P7837462D</t>
   </si>
   <si>
     <t>8P7837461F, 8P7837461E, 8P7837461D</t>
   </si>
   <si>
     <t>08/2025</t>
   </si>
   <si>
     <t>RENAULT AUSTRAL    131CV 96KW</t>
   </si>
   <si>
     <t>827209573R</t>
@@ -2473,2806 +2480,2806 @@
       </c>
       <c r="F56" s="3" t="s">
         <v>73</v>
       </c>
       <c r="G56" s="3" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="57" spans="1:7">
       <c r="A57" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D57" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="3">
         <v>903123</v>
       </c>
       <c r="F57" s="3" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G57" s="3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="58" spans="1:7">
       <c r="A58" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D58" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="3">
         <v>903106</v>
       </c>
       <c r="F58" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G58" s="3">
         <v>9813093180</v>
       </c>
     </row>
     <row r="59" spans="1:7">
       <c r="A59" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D59" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="3">
         <v>903105</v>
       </c>
       <c r="F59" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G59" s="3">
         <v>9813093280</v>
       </c>
     </row>
     <row r="60" spans="1:7">
       <c r="A60" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D60" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="3">
         <v>903096</v>
       </c>
       <c r="F60" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G60" s="3">
         <v>9830478880</v>
       </c>
     </row>
     <row r="61" spans="1:7">
       <c r="A61" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D61" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="3">
         <v>903095</v>
       </c>
       <c r="F61" s="3" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G61" s="3">
         <v>9830478980</v>
       </c>
     </row>
     <row r="62" spans="1:7">
       <c r="A62" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D62" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="3">
         <v>903060</v>
       </c>
       <c r="F62" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G62" s="3">
         <v>51357197923</v>
       </c>
     </row>
     <row r="63" spans="1:7">
       <c r="A63" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D63" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="3">
         <v>903254</v>
       </c>
       <c r="F63" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G63" s="3">
         <v>51337197920</v>
       </c>
     </row>
     <row r="64" spans="1:7">
       <c r="A64" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D64" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="3">
         <v>903253</v>
       </c>
       <c r="F64" s="3" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="G64" s="3">
         <v>51337197919</v>
       </c>
     </row>
     <row r="65" spans="1:7">
       <c r="A65" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D65" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E65" s="3">
         <v>903044</v>
       </c>
       <c r="F65" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G65" s="3" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
     </row>
     <row r="66" spans="1:7">
       <c r="A66" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>45</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D66" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E66" s="3">
         <v>903043</v>
       </c>
       <c r="F66" s="3" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G66" s="3" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
     </row>
     <row r="67" spans="1:7">
       <c r="A67" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B67" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D67" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="3">
         <v>903218</v>
       </c>
       <c r="F67" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G67" s="3" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="68" spans="1:7">
       <c r="A68" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B68" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D68" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="3">
         <v>903217</v>
       </c>
       <c r="F68" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G68" s="3" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
     <row r="69" spans="1:7">
       <c r="A69" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B69" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D69" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="3">
         <v>903216</v>
       </c>
       <c r="F69" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G69" s="3" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
     </row>
     <row r="70" spans="1:7">
       <c r="A70" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B70" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D70" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E70" s="3">
         <v>903215</v>
       </c>
       <c r="F70" s="3" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G70" s="3" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
     </row>
     <row r="71" spans="1:7">
       <c r="A71" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B71" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D71" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="3">
         <v>903214</v>
       </c>
       <c r="F71" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G71" s="3" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="72" spans="1:7">
       <c r="A72" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B72" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D72" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="3">
         <v>903213</v>
       </c>
       <c r="F72" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G72" s="3" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="73" spans="1:7">
       <c r="A73" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B73" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D73" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="3">
         <v>903212</v>
       </c>
       <c r="F73" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G73" s="3" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="74" spans="1:7">
       <c r="A74" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B74" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D74" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E74" s="3">
         <v>903211</v>
       </c>
       <c r="F74" s="3" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G74" s="3" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="75" spans="1:7">
       <c r="A75" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B75" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D75" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="3">
         <v>903210</v>
       </c>
       <c r="F75" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G75" s="3" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="76" spans="1:7">
       <c r="A76" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B76" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D76" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="3">
         <v>903209</v>
       </c>
       <c r="F76" s="3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G76" s="3" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="77" spans="1:7">
       <c r="A77" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B77" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D77" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="3">
         <v>903208</v>
       </c>
       <c r="F77" s="3" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="G77" s="3" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="78" spans="1:7">
       <c r="A78" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B78" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D78" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="3">
         <v>903207</v>
       </c>
       <c r="F78" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G78" s="3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="79" spans="1:7">
       <c r="A79" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B79" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D79" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="3">
         <v>903206</v>
       </c>
       <c r="F79" s="3" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G79" s="3" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="80" spans="1:7">
       <c r="A80" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B80" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D80" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="3">
         <v>903219</v>
       </c>
       <c r="F80" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G80" s="3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="81" spans="1:7">
       <c r="A81" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B81" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D81" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="3">
         <v>903220</v>
       </c>
       <c r="F81" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G81" s="3" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="82" spans="1:7">
       <c r="A82" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B82" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D82" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="3">
         <v>903221</v>
       </c>
       <c r="F82" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G82" s="3" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="83" spans="1:7">
       <c r="A83" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B83" s="3" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D83" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="3">
         <v>903222</v>
       </c>
       <c r="F83" s="3" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="G83" s="3" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="84" spans="1:7">
       <c r="A84" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B84" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D84" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="3">
         <v>903177</v>
       </c>
       <c r="F84" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G84" s="3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="85" spans="1:7">
       <c r="A85" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B85" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D85" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E85" s="3">
         <v>903176</v>
       </c>
       <c r="F85" s="3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="G85" s="3" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
     </row>
     <row r="86" spans="1:7">
       <c r="A86" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B86" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D86" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E86" s="3">
         <v>903175</v>
       </c>
       <c r="F86" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G86" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="87" spans="1:7">
       <c r="A87" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B87" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D87" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E87" s="3">
         <v>903174</v>
       </c>
       <c r="F87" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G87" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="88" spans="1:7">
       <c r="A88" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B88" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D88" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E88" s="3">
         <v>903173</v>
       </c>
       <c r="F88" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G88" s="3" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="89" spans="1:7">
       <c r="A89" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B89" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D89" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E89" s="3">
         <v>903172</v>
       </c>
       <c r="F89" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G89" s="3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="90" spans="1:7">
       <c r="A90" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B90" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D90" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="3">
         <v>903171</v>
       </c>
       <c r="F90" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G90" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="91" spans="1:7">
       <c r="A91" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B91" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D91" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E91" s="3">
         <v>903170</v>
       </c>
       <c r="F91" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G91" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="92" spans="1:7">
       <c r="A92" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B92" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D92" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E92" s="3">
         <v>903169</v>
       </c>
       <c r="F92" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G92" s="3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="93" spans="1:7">
       <c r="A93" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B93" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D93" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="3">
         <v>903168</v>
       </c>
       <c r="F93" s="3" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="G93" s="3" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="94" spans="1:7">
       <c r="A94" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B94" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D94" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="3">
         <v>903159</v>
       </c>
       <c r="F94" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G94" s="3">
         <v>51338251352</v>
       </c>
     </row>
     <row r="95" spans="1:7">
       <c r="A95" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B95" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D95" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="3">
         <v>903158</v>
       </c>
       <c r="F95" s="3" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="G95" s="3">
         <v>51338251351</v>
       </c>
     </row>
     <row r="96" spans="1:7">
       <c r="A96" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B96" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D96" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E96" s="3">
         <v>903157</v>
       </c>
       <c r="F96" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G96" s="3">
         <v>51810879</v>
       </c>
     </row>
     <row r="97" spans="1:7">
       <c r="A97" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B97" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D97" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E97" s="3">
         <v>903156</v>
       </c>
       <c r="F97" s="3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G97" s="3">
         <v>51810880</v>
       </c>
     </row>
     <row r="98" spans="1:7">
       <c r="A98" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B98" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D98" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E98" s="3">
         <v>903155</v>
       </c>
       <c r="F98" s="3"/>
       <c r="G98" s="3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="99" spans="1:7">
       <c r="A99" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B99" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D99" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E99" s="3">
         <v>903154</v>
       </c>
       <c r="F99" s="3"/>
       <c r="G99" s="3" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="100" spans="1:7">
       <c r="A100" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B100" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D100" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="3">
         <v>903148</v>
       </c>
       <c r="F100" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G100" s="3" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="101" spans="1:7">
       <c r="A101" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B101" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D101" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E101" s="3">
         <v>903147</v>
       </c>
       <c r="F101" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G101" s="3" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="102" spans="1:7">
       <c r="A102" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B102" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D102" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E102" s="3">
         <v>903146</v>
       </c>
       <c r="F102" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G102" s="3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="103" spans="1:7">
       <c r="A103" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B103" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D103" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="3">
         <v>903145</v>
       </c>
       <c r="F103" s="3" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="G103" s="3" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="104" spans="1:7">
       <c r="A104" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B104" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D104" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="3">
         <v>903130</v>
       </c>
       <c r="F104" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G104" s="3">
         <v>51357182614</v>
       </c>
     </row>
     <row r="105" spans="1:7">
       <c r="A105" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B105" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D105" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E105" s="3">
         <v>903129</v>
       </c>
       <c r="F105" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G105" s="3">
         <v>51357182613</v>
       </c>
     </row>
     <row r="106" spans="1:7">
       <c r="A106" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B106" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D106" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E106" s="3">
         <v>903128</v>
       </c>
       <c r="F106" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G106" s="3" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
     </row>
     <row r="107" spans="1:7">
       <c r="A107" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B107" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D107" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E107" s="3">
         <v>903127</v>
       </c>
       <c r="F107" s="3" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="G107" s="3" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="108" spans="1:7">
       <c r="A108" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B108" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D108" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E108" s="3">
         <v>903098</v>
       </c>
       <c r="F108" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G108" s="3" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="109" spans="1:7">
       <c r="A109" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B109" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D109" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E109" s="3">
         <v>903097</v>
       </c>
       <c r="F109" s="3" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G109" s="3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
     </row>
     <row r="110" spans="1:7">
       <c r="A110" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B110" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D110" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E110" s="3">
         <v>903092</v>
       </c>
       <c r="F110" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G110" s="3" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
     </row>
     <row r="111" spans="1:7">
       <c r="A111" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B111" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D111" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E111" s="3">
         <v>903091</v>
       </c>
       <c r="F111" s="3" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G111" s="3" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
     </row>
     <row r="112" spans="1:7">
       <c r="A112" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B112" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D112" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E112" s="3">
         <v>903086</v>
       </c>
       <c r="F112" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G112" s="3" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
     </row>
     <row r="113" spans="1:7">
       <c r="A113" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B113" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D113" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E113" s="3">
         <v>903085</v>
       </c>
       <c r="F113" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G113" s="3" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
     </row>
     <row r="114" spans="1:7">
       <c r="A114" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B114" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D114" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E114" s="3">
         <v>903084</v>
       </c>
       <c r="F114" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G114" s="3" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="115" spans="1:7">
       <c r="A115" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B115" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D115" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="3">
         <v>903083</v>
       </c>
       <c r="F115" s="3" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="G115" s="3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
     </row>
     <row r="116" spans="1:7">
       <c r="A116" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B116" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D116" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E116" s="3">
         <v>903080</v>
       </c>
       <c r="F116" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G116" s="3" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="117" spans="1:7">
       <c r="A117" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B117" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D117" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="3">
         <v>903079</v>
       </c>
       <c r="F117" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G117" s="3" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
     </row>
     <row r="118" spans="1:7">
       <c r="A118" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B118" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D118" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E118" s="3">
         <v>903078</v>
       </c>
       <c r="F118" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G118" s="3" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
     </row>
     <row r="119" spans="1:7">
       <c r="A119" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B119" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D119" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="3">
         <v>903077</v>
       </c>
       <c r="F119" s="3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="G119" s="3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="120" spans="1:7">
       <c r="A120" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B120" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D120" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E120" s="3">
         <v>903076</v>
       </c>
       <c r="F120" s="3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="G120" s="3" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
     </row>
     <row r="121" spans="1:7">
       <c r="A121" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B121" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D121" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E121" s="3">
         <v>903075</v>
       </c>
       <c r="F121" s="3" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="G121" s="3" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
     </row>
     <row r="122" spans="1:7">
       <c r="A122" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B122" s="3" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D122" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E122" s="3">
         <v>903064</v>
       </c>
       <c r="F122" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G122" s="3" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="123" spans="1:7">
       <c r="A123" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B123" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D123" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E123" s="3">
         <v>903063</v>
       </c>
       <c r="F123" s="3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="G123" s="3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
     </row>
     <row r="124" spans="1:7">
       <c r="A124" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B124" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D124" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E124" s="3">
         <v>903062</v>
       </c>
       <c r="F124" s="3" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="G124" s="3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
     </row>
     <row r="125" spans="1:7">
       <c r="A125" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B125" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D125" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E125" s="3">
         <v>903054</v>
       </c>
       <c r="F125" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G125" s="3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="126" spans="1:7">
       <c r="A126" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B126" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D126" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="3">
         <v>903053</v>
       </c>
       <c r="F126" s="3" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="G126" s="3" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
     </row>
     <row r="127" spans="1:7">
       <c r="A127" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B127" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D127" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E127" s="3">
         <v>903052</v>
       </c>
       <c r="F127" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G127" s="3">
         <v>1608314480</v>
       </c>
     </row>
     <row r="128" spans="1:7">
       <c r="A128" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B128" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D128" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E128" s="3">
         <v>903051</v>
       </c>
       <c r="F128" s="3" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G128" s="3">
         <v>1607706980</v>
       </c>
     </row>
     <row r="129" spans="1:7">
       <c r="A129" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B129" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D129" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="3">
         <v>903048</v>
       </c>
       <c r="F129" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G129" s="3" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="130" spans="1:7">
       <c r="A130" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B130" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D130" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="3">
         <v>903047</v>
       </c>
       <c r="F130" s="3" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="G130" s="3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
     </row>
     <row r="131" spans="1:7">
       <c r="A131" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B131" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D131" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E131" s="3">
         <v>903038</v>
       </c>
       <c r="F131" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G131" s="3">
         <v>51337182132</v>
       </c>
     </row>
     <row r="132" spans="1:7">
       <c r="A132" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B132" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D132" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E132" s="3">
         <v>903037</v>
       </c>
       <c r="F132" s="3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G132" s="3">
         <v>51337182131</v>
       </c>
     </row>
     <row r="133" spans="1:7">
       <c r="A133" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B133" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D133" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E133" s="3">
         <v>903036</v>
       </c>
       <c r="F133" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G133" s="3">
         <v>51338229106</v>
       </c>
     </row>
     <row r="134" spans="1:7">
       <c r="A134" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B134" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D134" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E134" s="3">
         <v>903035</v>
       </c>
       <c r="F134" s="3" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G134" s="3">
         <v>51338229105</v>
       </c>
     </row>
     <row r="135" spans="1:7">
       <c r="A135" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B135" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C135" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D135" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E135" s="3">
         <v>556453</v>
       </c>
       <c r="F135" s="3" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G135" s="3" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="136" spans="1:7">
       <c r="A136" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B136" s="3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="C136" s="3" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="D136" s="3" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="E136" s="3">
         <v>556428</v>
       </c>
       <c r="F136" s="3" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="G136" s="3" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="137" spans="1:7">
       <c r="A137" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B137" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D137" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="3">
         <v>903050</v>
       </c>
       <c r="F137" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G137" s="3" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
     </row>
     <row r="138" spans="1:7">
       <c r="A138" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B138" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D138" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="3">
         <v>903049</v>
       </c>
       <c r="F138" s="3" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="G138" s="3" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="139" spans="1:7">
       <c r="A139" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B139" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D139" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="3">
         <v>903134</v>
       </c>
       <c r="F139" s="3"/>
       <c r="G139" s="3">
         <v>5802487660</v>
       </c>
     </row>
     <row r="140" spans="1:7">
       <c r="A140" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B140" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D140" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="3">
         <v>903133</v>
       </c>
       <c r="F140" s="3"/>
       <c r="G140" s="3">
         <v>5802487606</v>
       </c>
     </row>
     <row r="141" spans="1:7">
       <c r="A141" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B141" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D141" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="3">
         <v>903144</v>
       </c>
       <c r="F141" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G141" s="3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
     </row>
     <row r="142" spans="1:7">
       <c r="A142" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B142" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D142" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="3">
         <v>903143</v>
       </c>
       <c r="F142" s="3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G142" s="3" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="143" spans="1:7">
       <c r="A143" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B143" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D143" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="3">
         <v>903142</v>
       </c>
       <c r="F143" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G143" s="3" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
     </row>
     <row r="144" spans="1:7">
       <c r="A144" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B144" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D144" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="3">
         <v>903141</v>
       </c>
       <c r="F144" s="3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="G144" s="3" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="145" spans="1:7">
       <c r="A145" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B145" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D145" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E145" s="3">
         <v>903120</v>
       </c>
       <c r="F145" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G145" s="3" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="146" spans="1:7">
       <c r="A146" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B146" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D146" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E146" s="3">
         <v>903119</v>
       </c>
       <c r="F146" s="3" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G146" s="3" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="147" spans="1:7">
       <c r="A147" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B147" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D147" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="3">
         <v>903118</v>
       </c>
       <c r="F147" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G147" s="3">
         <v>6980342050</v>
       </c>
     </row>
     <row r="148" spans="1:7">
       <c r="A148" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B148" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D148" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="3">
         <v>903117</v>
       </c>
       <c r="F148" s="3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="G148" s="3">
         <v>6980442050</v>
       </c>
     </row>
     <row r="149" spans="1:7">
       <c r="A149" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B149" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D149" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E149" s="3">
         <v>903114</v>
       </c>
       <c r="F149" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G149" s="3" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="150" spans="1:7">
       <c r="A150" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B150" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D150" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="3">
         <v>903113</v>
       </c>
       <c r="F150" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G150" s="3" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="151" spans="1:7">
       <c r="A151" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B151" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D151" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E151" s="3">
         <v>903112</v>
       </c>
       <c r="F151" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G151" s="3" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="152" spans="1:7">
       <c r="A152" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B152" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D152" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E152" s="3">
         <v>903111</v>
       </c>
       <c r="F152" s="3" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="G152" s="3" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="153" spans="1:7">
       <c r="A153" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B153" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D153" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E153" s="3">
         <v>903140</v>
       </c>
       <c r="F153" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G153" s="3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
     </row>
     <row r="154" spans="1:7">
       <c r="A154" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B154" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D154" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E154" s="3">
         <v>903139</v>
       </c>
       <c r="F154" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G154" s="3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="155" spans="1:7">
       <c r="A155" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B155" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D155" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E155" s="3">
         <v>903138</v>
       </c>
       <c r="F155" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G155" s="3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="156" spans="1:7">
       <c r="A156" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B156" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D156" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E156" s="3">
         <v>903137</v>
       </c>
       <c r="F156" s="3" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="G156" s="3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
     </row>
     <row r="157" spans="1:7">
       <c r="A157" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B157" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D157" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="3">
         <v>903102</v>
       </c>
       <c r="F157" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G157" s="3">
         <v>9830320780</v>
       </c>
     </row>
     <row r="158" spans="1:7">
       <c r="A158" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B158" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D158" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E158" s="3">
         <v>903101</v>
       </c>
       <c r="F158" s="3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G158" s="3">
         <v>9830320880</v>
       </c>
     </row>
     <row r="159" spans="1:7">
       <c r="A159" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B159" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D159" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E159" s="3">
         <v>903094</v>
       </c>
       <c r="F159" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G159" s="3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
     </row>
     <row r="160" spans="1:7">
       <c r="A160" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B160" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D160" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E160" s="3">
         <v>903093</v>
       </c>
       <c r="F160" s="3" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="G160" s="3" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="161" spans="1:7">
       <c r="A161" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B161" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D161" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E161" s="3">
         <v>903136</v>
       </c>
       <c r="F161" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G161" s="3" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
     </row>
     <row r="162" spans="1:7">
       <c r="A162" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B162" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D162" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E162" s="3">
         <v>903135</v>
       </c>
       <c r="F162" s="3" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="G162" s="3" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="163" spans="1:7">
       <c r="A163" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B163" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D163" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E163" s="3">
         <v>903074</v>
       </c>
       <c r="F163" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G163" s="3" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="164" spans="1:7">
       <c r="A164" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B164" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D164" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E164" s="3">
         <v>903073</v>
       </c>
       <c r="F164" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G164" s="3" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="165" spans="1:7">
       <c r="A165" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B165" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D165" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="3">
         <v>903072</v>
       </c>
       <c r="F165" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G165" s="3" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="166" spans="1:7">
       <c r="A166" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B166" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D166" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E166" s="3">
         <v>903071</v>
       </c>
       <c r="F166" s="3" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="G166" s="3" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="167" spans="1:7">
       <c r="A167" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B167" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D167" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="3">
         <v>903070</v>
       </c>
       <c r="F167" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G167" s="3" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="168" spans="1:7">
       <c r="A168" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B168" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D168" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="3">
         <v>903069</v>
       </c>
       <c r="F168" s="3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="G168" s="3" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="169" spans="1:7">
       <c r="A169" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B169" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D169" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E169" s="3">
         <v>903058</v>
       </c>
       <c r="F169" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G169" s="3">
         <v>2500807</v>
       </c>
     </row>
     <row r="170" spans="1:7">
       <c r="A170" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B170" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D170" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="3">
         <v>903057</v>
       </c>
       <c r="F170" s="3" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="G170" s="3">
         <v>2500815</v>
       </c>
     </row>
     <row r="171" spans="1:7">
       <c r="A171" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B171" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D171" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E171" s="3">
         <v>903132</v>
       </c>
       <c r="F171" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G171" s="3">
         <v>9674411580</v>
       </c>
     </row>
     <row r="172" spans="1:7">
       <c r="A172" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B172" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="3">
         <v>903131</v>
       </c>
       <c r="F172" s="3" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="G172" s="3">
         <v>9674411680</v>
       </c>
     </row>
     <row r="173" spans="1:7">
       <c r="A173" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B173" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="3">
         <v>903034</v>
       </c>
       <c r="F173" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G173" s="3" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="174" spans="1:7">
       <c r="A174" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B174" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="3">
         <v>903033</v>
       </c>
       <c r="F174" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G174" s="3" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="175" spans="1:7">
       <c r="A175" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B175" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="3">
         <v>903032</v>
       </c>
       <c r="F175" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G175" s="3" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
     </row>
     <row r="176" spans="1:7">
       <c r="A176" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B176" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="3">
         <v>903031</v>
       </c>
       <c r="F176" s="3" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="G176" s="3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="177" spans="1:7">
       <c r="A177" s="3" t="s">
         <v>7</v>
       </c>
       <c r="B177" s="3" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="D177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="3">
         <v>902958</v>
       </c>
       <c r="F177" s="3" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="G177" s="3" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="178" spans="1:7">
       <c r="A178" s="3"/>
       <c r="B178" s="3"/>
       <c r="C178" s="3"/>
       <c r="D178" s="3"/>
       <c r="E178" s="3"/>
       <c r="F178" s="3"/>
       <c r="G178" s="3"/>
     </row>
     <row r="179" spans="1:7">
       <c r="A179" s="3"/>
       <c r="B179" s="3"/>
       <c r="C179" s="3"/>
       <c r="D179" s="3"/>
       <c r="E179" s="3"/>
       <c r="F179" s="3"/>
       <c r="G179" s="3"/>
     </row>
     <row r="180" spans="1:7">
       <c r="A180" s="3"/>
       <c r="B180" s="3"/>
       <c r="C180" s="3"/>
       <c r="D180" s="3"/>